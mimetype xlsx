--- v0 (2026-02-08)
+++ v1 (2026-11-08)
@@ -1,289 +1,429 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="23801"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\desiree_bagnall\AppData\Roaming\OpenText\OTEdit\EC_content_server\c147688817\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Wesley_Cook\Downloads\Tourism Updates\Example Budget\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CE9399B3-BCF1-4467-B0C6-02DC777EE882}" xr6:coauthVersionLast="46" xr6:coauthVersionMax="46" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{809207EA-0435-473D-B067-D27D121EF80E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I7" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="I21" i="1" l="1"/>
+  <c r="I28" i="1" l="1"/>
+  <c r="I37" i="1"/>
+  <c r="I36" i="1" s="1"/>
+  <c r="I35" i="1" s="1"/>
   <c r="I19" i="1"/>
+  <c r="I10" i="1"/>
+  <c r="I41" i="1" s="1"/>
+  <c r="I27" i="1" l="1"/>
+  <c r="I26" i="1" s="1"/>
   <c r="I18" i="1"/>
+  <c r="I17" i="1" s="1"/>
+  <c r="I9" i="1"/>
+  <c r="I8" i="1" l="1"/>
+  <c r="I38" i="1" s="1"/>
+  <c r="I39" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="24">
-[...10 lines deleted...]
-    <t>Supplier</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="27">
+  <si>
+    <t>Example TPDMP Project Budget / Exemple de budget de projet au titre du PDCPT</t>
+  </si>
+  <si>
+    <t>Quote Included (Yes/No)
+Devis inclus (Oui ou Non)</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Schedule 2</t>
-[...9 lines deleted...]
-      <t xml:space="preserve">- </t>
+      <t xml:space="preserve">Schedule 1 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Product Development and Enhancement</t>
+      <t xml:space="preserve">– Business Planning and Transition Assistance
+</t>
     </r>
-  </si>
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Schedule 3</t>
-[...9 lines deleted...]
-      <t xml:space="preserve">- </t>
+      <t>1er volet</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Marketing Assistance for Tourism Businesses</t>
+      <t xml:space="preserve"> – Planification des activités et aide à la transition</t>
     </r>
   </si>
   <si>
-    <t>Proposed Spend</t>
-[...20 lines deleted...]
-    <t>Example TPDMP Project Budget</t>
+    <t>Quantity
+Quantité</t>
+  </si>
+  <si>
+    <t>Cost
+Coûts</t>
+  </si>
+  <si>
+    <t>Total (No GST)
+Total (sans la TPS)</t>
+  </si>
+  <si>
+    <t>Supplier
+Fournisseur</t>
+  </si>
+  <si>
+    <t>Amount Requested:
+Montant demandé :</t>
+  </si>
+  <si>
+    <t>Equity (Minimum 15%):
+Capitaux propres (minimum 15 %) :</t>
+  </si>
+  <si>
+    <t>Sub Total Schedule 1:
+Sous-total – 1er volet :</t>
+  </si>
+  <si>
+    <t>NWTT / Tourisme TNO</t>
+  </si>
+  <si>
+    <t>Yes/ Oui</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Schedule 1</t>
-[...9 lines deleted...]
-      <t>-</t>
+      <t xml:space="preserve">Schedule 4 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Business Planning and Transition Assistance</t>
+      <t xml:space="preserve">– Safety
+</t>
     </r>
-  </si>
-[...22 lines deleted...]
-    <t>Total Expenses Excluding 15% Equity</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>4e volet</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> – Sécurité</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Schedule 3 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">– Marketing Assistance for Tourism Businesses
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3e volet</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> – Aide à la commercialisation adaptée aux entreprises touristiques</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Schedule 2 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">– Product Development and Enhancement
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2e volet –</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Élaboration et amélioration de produits</t>
+    </r>
+  </si>
+  <si>
+    <t>Total Amount Requested / Total du montant demandé :</t>
+  </si>
+  <si>
+    <t>Applicant Total Cash Equity / Total des capitaux en espèces du demandeur :</t>
+  </si>
+  <si>
+    <t>Applicant Total Sweat Equity / Total des capitaux en main-d’œuvre du demandeur :</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Project Total</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> (Requested Funding Amount + 15% Applicant Equity)</t>
+      <t xml:space="preserve"> (Requested Funding Amount + Applicant Equity)
+</t>
     </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Coût total du projet</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (montant du financement demandé + apport du demandeur) :</t>
+    </r>
+  </si>
+  <si>
+    <t>XYZ Tourism Consulting /
+Expert-conseil en tourisme XYZ</t>
+  </si>
+  <si>
+    <t>XYZ Equipment Co /
+Entreprise d’équipement XYZ</t>
+  </si>
+  <si>
+    <t>Ex/ Purchase NWTT Co-op ads to market new product.
+Ex. : Acheter des publicités à frais partagés de Tourisme pour commercialiser un nouveau produit.</t>
+  </si>
+  <si>
+    <t>Ex/ Purchase new equipment for new activity.
+Ex. : Acheter un nouvel équipement pour une nouvelle activité.</t>
+  </si>
+  <si>
+    <t>Ex/ Hire consultant to develop business plan for new product.
+Ex. : Embaucher un expert-conseil afin qu’il élabore un plan d’affaires pour un nouveau produit.</t>
+  </si>
+  <si>
+    <t>Ex/ Hire tradesperson to bring Lodge electrical up to code.
+Ex. : Embaucher une personne de métier pour mettre les installations électriques du pavillon aux normes.</t>
+  </si>
+  <si>
+    <t>XYZ Electrical /
+Spécialiste en électricité XYZ</t>
+  </si>
+  <si>
+    <t>Proposed Spend
+/
+Achat proposé</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="44" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -316,51 +456,51 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF66"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="29">
+  <borders count="47">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -476,560 +616,879 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...13 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...7 lines deleted...]
-      </bottom>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...74 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...8 lines deleted...]
-      <alignment horizontal="center"/>
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="3" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="3" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...23 lines deleted...]
-      <alignment horizontal="center"/>
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="44" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="43" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="23" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF66"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1163,482 +1622,829 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K21"/>
+  <dimension ref="A1:K41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N7" sqref="N7"/>
+      <selection activeCell="M9" sqref="M9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="6" max="6" width="15.33203125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="17.109375" customWidth="1"/>
+    <col min="1" max="1" width="11.5703125" style="38" customWidth="1"/>
+    <col min="2" max="5" width="9.140625" style="38"/>
+    <col min="6" max="6" width="18.7109375" style="38" customWidth="1"/>
+    <col min="7" max="7" width="13.140625" style="38" customWidth="1"/>
+    <col min="8" max="8" width="20.42578125" style="38" customWidth="1"/>
+    <col min="9" max="9" width="17.7109375" style="38" customWidth="1"/>
+    <col min="10" max="10" width="28.5703125" style="38" customWidth="1"/>
+    <col min="11" max="11" width="25.7109375" style="38" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="38"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="D1" s="51" t="s">
+    <row r="1" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+    </row>
+    <row r="2" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A2" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="H2" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="I2" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="40">
+        <v>1</v>
+      </c>
+      <c r="H3" s="41">
+        <v>10500</v>
+      </c>
+      <c r="I3" s="42">
+        <v>10000</v>
+      </c>
+      <c r="J3" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="K3" s="43" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="8"/>
+      <c r="B4" s="91"/>
+      <c r="C4" s="91"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="91"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="47"/>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A5" s="21"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="48"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="46"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="47"/>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A6" s="21"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="6"/>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="46"/>
+      <c r="J6" s="35"/>
+      <c r="K6" s="47"/>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A7" s="8"/>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="45"/>
+      <c r="I7" s="46"/>
+      <c r="J7" s="35"/>
+      <c r="K7" s="47"/>
+    </row>
+    <row r="8" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="12"/>
+      <c r="B8" s="13"/>
+      <c r="C8" s="13"/>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="14"/>
+      <c r="G8" s="92" t="s">
+        <v>7</v>
+      </c>
+      <c r="H8" s="93"/>
+      <c r="I8" s="49">
+        <f>I10-I9</f>
+        <v>8500</v>
+      </c>
+      <c r="J8" s="50"/>
+      <c r="K8" s="51"/>
+    </row>
+    <row r="9" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="15"/>
+      <c r="B9" s="16"/>
+      <c r="C9" s="16"/>
+      <c r="D9" s="16"/>
+      <c r="E9" s="16"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="94" t="s">
+        <v>8</v>
+      </c>
+      <c r="H9" s="95"/>
+      <c r="I9" s="52">
+        <f>I10*0.15</f>
+        <v>1500</v>
+      </c>
+      <c r="J9" s="53"/>
+      <c r="K9" s="54"/>
+    </row>
+    <row r="10" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="18"/>
+      <c r="B10" s="19"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="19"/>
+      <c r="E10" s="19"/>
+      <c r="F10" s="20"/>
+      <c r="G10" s="96" t="s">
+        <v>9</v>
+      </c>
+      <c r="H10" s="97"/>
+      <c r="I10" s="55">
+        <f>SUM(I3:I7)</f>
+        <v>10000</v>
+      </c>
+      <c r="J10" s="56"/>
+      <c r="K10" s="57"/>
+    </row>
+    <row r="11" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="88" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="89"/>
+      <c r="C11" s="89"/>
+      <c r="D11" s="89"/>
+      <c r="E11" s="89"/>
+      <c r="F11" s="89"/>
+      <c r="G11" s="58"/>
+      <c r="H11" s="59"/>
+      <c r="I11" s="60"/>
+      <c r="J11" s="61"/>
+      <c r="K11" s="62"/>
+    </row>
+    <row r="12" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
+      <c r="G12" s="40">
+        <v>10</v>
+      </c>
+      <c r="H12" s="41">
+        <v>15750</v>
+      </c>
+      <c r="I12" s="42">
+        <v>15000</v>
+      </c>
+      <c r="J12" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="K12" s="43" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="8"/>
+      <c r="B13" s="1"/>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
+      <c r="G13" s="44"/>
+      <c r="H13" s="45"/>
+      <c r="I13" s="46"/>
+      <c r="J13" s="34"/>
+      <c r="K13" s="47"/>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A14" s="21"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="6"/>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="44"/>
+      <c r="H14" s="45"/>
+      <c r="I14" s="46"/>
+      <c r="J14" s="35"/>
+      <c r="K14" s="47"/>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A15" s="21"/>
+      <c r="B15" s="5"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="44"/>
+      <c r="H15" s="45"/>
+      <c r="I15" s="46"/>
+      <c r="J15" s="35"/>
+      <c r="K15" s="47"/>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A16" s="8"/>
+      <c r="B16" s="2"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
+      <c r="F16" s="2"/>
+      <c r="G16" s="44"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="46"/>
+      <c r="J16" s="35"/>
+      <c r="K16" s="47"/>
+    </row>
+    <row r="17" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="22"/>
+      <c r="B17" s="13"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="14"/>
+      <c r="G17" s="92" t="s">
+        <v>7</v>
+      </c>
+      <c r="H17" s="93"/>
+      <c r="I17" s="49">
+        <f>I19-I18</f>
+        <v>12750</v>
+      </c>
+      <c r="J17" s="50"/>
+      <c r="K17" s="51"/>
+    </row>
+    <row r="18" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="23"/>
+      <c r="B18" s="16"/>
+      <c r="C18" s="16"/>
+      <c r="D18" s="16"/>
+      <c r="E18" s="16"/>
+      <c r="F18" s="17"/>
+      <c r="G18" s="94" t="s">
+        <v>8</v>
+      </c>
+      <c r="H18" s="95"/>
+      <c r="I18" s="52">
+        <f>I19*0.15</f>
+        <v>2250</v>
+      </c>
+      <c r="J18" s="53"/>
+      <c r="K18" s="54"/>
+    </row>
+    <row r="19" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="24"/>
+      <c r="B19" s="25"/>
+      <c r="C19" s="25"/>
+      <c r="D19" s="25"/>
+      <c r="E19" s="25"/>
+      <c r="F19" s="26"/>
+      <c r="G19" s="96" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="97"/>
+      <c r="I19" s="55">
+        <f>SUM(I12:I16)</f>
+        <v>15000</v>
+      </c>
+      <c r="J19" s="56"/>
+      <c r="K19" s="57"/>
+    </row>
+    <row r="20" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="E1" s="51"/>
-[...19 lines deleted...]
-      <c r="H2" s="56" t="s">
+      <c r="B20" s="89"/>
+      <c r="C20" s="89"/>
+      <c r="D20" s="89"/>
+      <c r="E20" s="89"/>
+      <c r="F20" s="89"/>
+      <c r="G20" s="58"/>
+      <c r="H20" s="58"/>
+      <c r="I20" s="63"/>
+      <c r="J20" s="61"/>
+      <c r="K20" s="62"/>
+    </row>
+    <row r="21" spans="1:11" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C21" s="10"/>
+      <c r="D21" s="10"/>
+      <c r="E21" s="10"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="40">
+        <v>5</v>
+      </c>
+      <c r="H21" s="41">
+        <v>5250</v>
+      </c>
+      <c r="I21" s="42">
+        <v>5000</v>
+      </c>
+      <c r="J21" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="K21" s="43" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="8"/>
+      <c r="B22" s="1"/>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1"/>
+      <c r="G22" s="44"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="46"/>
+      <c r="J22" s="35"/>
+      <c r="K22" s="47"/>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A23" s="21"/>
+      <c r="B23" s="5"/>
+      <c r="C23" s="6"/>
+      <c r="D23" s="6"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="44"/>
+      <c r="H23" s="45"/>
+      <c r="I23" s="46"/>
+      <c r="J23" s="35"/>
+      <c r="K23" s="47"/>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A24" s="21"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="6"/>
+      <c r="D24" s="6"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="44"/>
+      <c r="H24" s="45"/>
+      <c r="I24" s="46"/>
+      <c r="J24" s="35"/>
+      <c r="K24" s="47"/>
+    </row>
+    <row r="25" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="8"/>
+      <c r="B25" s="3"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="64"/>
+      <c r="H25" s="65"/>
+      <c r="I25" s="66"/>
+      <c r="J25" s="36"/>
+      <c r="K25" s="67"/>
+    </row>
+    <row r="26" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="27"/>
+      <c r="B26" s="28"/>
+      <c r="C26" s="28"/>
+      <c r="D26" s="28"/>
+      <c r="E26" s="28"/>
+      <c r="F26" s="29"/>
+      <c r="G26" s="92" t="s">
+        <v>7</v>
+      </c>
+      <c r="H26" s="93"/>
+      <c r="I26" s="68">
+        <f>I28-I27</f>
+        <v>4250</v>
+      </c>
+      <c r="J26" s="69"/>
+      <c r="K26" s="70"/>
+    </row>
+    <row r="27" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="23"/>
+      <c r="B27" s="16"/>
+      <c r="C27" s="16"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="16"/>
+      <c r="F27" s="17"/>
+      <c r="G27" s="94" t="s">
+        <v>8</v>
+      </c>
+      <c r="H27" s="95"/>
+      <c r="I27" s="55">
+        <f>I28*0.15</f>
+        <v>750</v>
+      </c>
+      <c r="J27" s="53"/>
+      <c r="K27" s="54"/>
+    </row>
+    <row r="28" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="24"/>
+      <c r="B28" s="25"/>
+      <c r="C28" s="25"/>
+      <c r="D28" s="25"/>
+      <c r="E28" s="25"/>
+      <c r="F28" s="26"/>
+      <c r="G28" s="96" t="s">
+        <v>9</v>
+      </c>
+      <c r="H28" s="97"/>
+      <c r="I28" s="71">
+        <f>SUM(I21:I25)</f>
+        <v>5000</v>
+      </c>
+      <c r="J28" s="56"/>
+      <c r="K28" s="57"/>
+    </row>
+    <row r="29" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="88" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="89"/>
+      <c r="C29" s="89"/>
+      <c r="D29" s="89"/>
+      <c r="E29" s="89"/>
+      <c r="F29" s="89"/>
+      <c r="G29" s="58"/>
+      <c r="H29" s="58"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="62"/>
+    </row>
+    <row r="30" spans="1:11" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B30" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C30" s="10"/>
+      <c r="D30" s="10"/>
+      <c r="E30" s="10"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="40">
         <v>1</v>
       </c>
-      <c r="I2" s="56" t="s">
-[...5 lines deleted...]
-      <c r="K2" s="58" t="s">
+      <c r="H30" s="41">
+        <v>10500</v>
+      </c>
+      <c r="I30" s="42">
+        <v>10000</v>
+      </c>
+      <c r="J30" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="K30" s="43" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="8"/>
+      <c r="B31" s="9"/>
+      <c r="C31" s="10"/>
+      <c r="D31" s="10"/>
+      <c r="E31" s="10"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="44"/>
+      <c r="H31" s="45"/>
+      <c r="I31" s="46"/>
+      <c r="J31" s="34"/>
+      <c r="K31" s="47"/>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A32" s="21"/>
+      <c r="B32" s="5"/>
+      <c r="C32" s="6"/>
+      <c r="D32" s="6"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="44"/>
+      <c r="H32" s="45"/>
+      <c r="I32" s="46"/>
+      <c r="J32" s="35"/>
+      <c r="K32" s="47"/>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A33" s="21"/>
+      <c r="B33" s="5"/>
+      <c r="C33" s="6"/>
+      <c r="D33" s="6"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="44"/>
+      <c r="H33" s="45"/>
+      <c r="I33" s="46"/>
+      <c r="J33" s="35"/>
+      <c r="K33" s="47"/>
+    </row>
+    <row r="34" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="8"/>
+      <c r="B34" s="3"/>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+      <c r="G34" s="64"/>
+      <c r="H34" s="65"/>
+      <c r="I34" s="66"/>
+      <c r="J34" s="36"/>
+      <c r="K34" s="67"/>
+    </row>
+    <row r="35" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="27"/>
+      <c r="B35" s="28"/>
+      <c r="C35" s="28"/>
+      <c r="D35" s="28"/>
+      <c r="E35" s="28"/>
+      <c r="F35" s="29"/>
+      <c r="G35" s="92" t="s">
+        <v>7</v>
+      </c>
+      <c r="H35" s="93"/>
+      <c r="I35" s="68">
+        <f>I37-I36</f>
+        <v>5000</v>
+      </c>
+      <c r="J35" s="72"/>
+      <c r="K35" s="73"/>
+    </row>
+    <row r="36" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="23"/>
+      <c r="B36" s="16"/>
+      <c r="C36" s="16"/>
+      <c r="D36" s="16"/>
+      <c r="E36" s="16"/>
+      <c r="F36" s="17"/>
+      <c r="G36" s="94" t="s">
+        <v>8</v>
+      </c>
+      <c r="H36" s="95"/>
+      <c r="I36" s="55">
+        <f>I37*0.5</f>
+        <v>5000</v>
+      </c>
+      <c r="J36" s="74"/>
+      <c r="K36" s="75"/>
+    </row>
+    <row r="37" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="24"/>
+      <c r="B37" s="25"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="25"/>
+      <c r="F37" s="26"/>
+      <c r="G37" s="96" t="s">
+        <v>9</v>
+      </c>
+      <c r="H37" s="97"/>
+      <c r="I37" s="71">
+        <f>SUM(I30:I34)</f>
+        <v>10000</v>
+      </c>
+      <c r="J37" s="76"/>
+      <c r="K37" s="77"/>
+    </row>
+    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="78"/>
+      <c r="C38" s="90" t="s">
+        <v>15</v>
+      </c>
+      <c r="D38" s="90"/>
+      <c r="E38" s="90"/>
+      <c r="F38" s="90"/>
+      <c r="G38" s="90"/>
+      <c r="H38" s="90"/>
+      <c r="I38" s="79">
+        <f>I8+I17+I26+I35</f>
+        <v>30500</v>
+      </c>
+      <c r="K38" s="80"/>
+    </row>
+    <row r="39" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="78"/>
+      <c r="C39" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" s="81"/>
+      <c r="E39" s="81"/>
+      <c r="F39" s="81"/>
+      <c r="G39" s="81"/>
+      <c r="H39" s="81"/>
+      <c r="I39" s="82">
+        <f>I9+I18+I27+I36</f>
+        <v>9500</v>
+      </c>
+      <c r="K39" s="80"/>
+    </row>
+    <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="78"/>
+      <c r="C40" s="81" t="s">
         <v>17</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      <c r="K3" s="21" t="s">
+      <c r="D40" s="81"/>
+      <c r="E40" s="81"/>
+      <c r="F40" s="81"/>
+      <c r="G40" s="81"/>
+      <c r="H40" s="81"/>
+      <c r="I40" s="82"/>
+      <c r="K40" s="80"/>
+    </row>
+    <row r="41" spans="1:11" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="83"/>
+      <c r="B41" s="84" t="s">
         <v>18</v>
       </c>
-    </row>
-[...296 lines deleted...]
-      <c r="K21" s="10"/>
+      <c r="C41" s="84"/>
+      <c r="D41" s="84"/>
+      <c r="E41" s="84"/>
+      <c r="F41" s="84"/>
+      <c r="G41" s="84"/>
+      <c r="H41" s="84"/>
+      <c r="I41" s="85">
+        <f>I10+I19+I28+I37</f>
+        <v>40000</v>
+      </c>
+      <c r="J41" s="86"/>
+      <c r="K41" s="87"/>
     </row>
   </sheetData>
-  <mergeCells count="25">
-[...1 lines deleted...]
-    <mergeCell ref="B17:F17"/>
+  <mergeCells count="53">
+    <mergeCell ref="C38:H38"/>
+    <mergeCell ref="C39:H39"/>
+    <mergeCell ref="C40:H40"/>
+    <mergeCell ref="J35:K37"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="J26:K28"/>
+    <mergeCell ref="A26:F28"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="A29:F29"/>
+    <mergeCell ref="J17:K19"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="B23:F23"/>
+    <mergeCell ref="B24:F24"/>
+    <mergeCell ref="A20:F20"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="J8:K10"/>
+    <mergeCell ref="B6:F6"/>
+    <mergeCell ref="B14:F14"/>
+    <mergeCell ref="A3:A7"/>
+    <mergeCell ref="A12:A16"/>
+    <mergeCell ref="B16:F16"/>
+    <mergeCell ref="B13:F13"/>
+    <mergeCell ref="A11:F11"/>
     <mergeCell ref="B12:F12"/>
-    <mergeCell ref="B7:F7"/>
-[...1 lines deleted...]
-    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="B41:H41"/>
+    <mergeCell ref="A21:A25"/>
+    <mergeCell ref="B21:F21"/>
+    <mergeCell ref="B22:F22"/>
+    <mergeCell ref="B25:F25"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="A30:A34"/>
+    <mergeCell ref="B30:F30"/>
+    <mergeCell ref="B31:F31"/>
+    <mergeCell ref="B32:F32"/>
+    <mergeCell ref="B33:F33"/>
+    <mergeCell ref="B34:F34"/>
+    <mergeCell ref="A35:F37"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="G8:H8"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="B4:F4"/>
-    <mergeCell ref="B6:F6"/>
-[...6 lines deleted...]
-    <mergeCell ref="B14:F14"/>
+    <mergeCell ref="B7:F7"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="B5:F5"/>
     <mergeCell ref="B15:F15"/>
-    <mergeCell ref="B16:F16"/>
-[...6 lines deleted...]
-    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="A8:F10"/>
+    <mergeCell ref="A17:F19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>
       <vt:lpstr>Sheet3</vt:lpstr>